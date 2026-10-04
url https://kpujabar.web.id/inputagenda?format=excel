--- v0 (2026-01-31)
+++ v1 (2026-10-04)
@@ -167,884 +167,884 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>tempat</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>pakaian</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>mulai</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>selesai</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>274</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Adie Saputro</t>
+          <t>Ketua dan Anggota</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>Bimtek Tata Cara dan Prosedur PAW DPRD Provinsi dan DPRD Kab/Kota</t>
+          <t>Menghadiri Kegiatan Pengembangan Soft Skill ASN di Lingkungan KPU Provinsi Jawa Barat dan KPU kabupaten/ Kota se Jawa Barat (KPU Jabar Idol)</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>KPU Kabupaten Karawang</t>
+          <t>Ballroom KPU Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BATIK</t>
+          <t>BEBAS RAPIH</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>27 January 2026- 14:00</t>
+          <t>31 August 2026- 08:00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>27 January 2026- 17:00</t>
+          <t>31 August 2026- 16:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>273</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Nur Hidayat</t>
+          <t>AHMAD NUR HIDAYAT</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>KETUA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Program Dialog Ruang Publik TVRI Jawa Barat</t>
+          <t>Menjadi Narasumber dalam Kegiatan Sosialisasi Goes To Campus KPU Kota Depok</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Zoom Meeting</t>
+          <t>Aula  Sayyidah Rifqoh Universitas Islam Depok</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>BEBAS RAPIH</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>26 January 2026- 15:00</t>
+          <t>29 August 2026- 15:00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>26 January 2026- 16:00</t>
+          <t>29 August 2026- 18:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>272</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Adie Saputro</t>
+          <t>Ketua dan Anggota</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Sosialisasi PKPU Nomor 3 Tahun 2025</t>
+          <t>Menghadiri Turnamen Mini Soccer Harmoni Demokrasi</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>KPU Kota Depok</t>
+          <t>Lapangan Mini Soccer Cozy Infinity Bandung</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BATIK</t>
+          <t>OLAH RAGA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>26 January 2026- 10:00</t>
+          <t>27 August 2026- 07:30</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>26 January 2026- 12:00</t>
+          <t>27 August 2026- 21:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>271</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Sapi&amp;#39;I</t>
+          <t>Ketua dan Sekretaris</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Pembukaan Latsar CPNS Gelombang IV</t>
+          <t>Menghadiri Undangan KPU RI dalam Kegiatan Rapat Koordinasi Penyusunan Rencana Kerja dan Anggaran Tahapan Pemilu Tahun 2029 dan Tahun Anggaran 2027</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>LAN Jatinangor</t>
+          <t>Jakarta</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>BATIK</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>26 January 2026- 09:00</t>
+          <t>25 August 2026- 19:00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>26 January 2026- 12:00</t>
+          <t>27 August 2026- 12:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>270</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Adie Saputro</t>
+          <t>ADIE SAPUTRO</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>ANGGOTA KPU</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Pendampingan KPU Kota Sukabumi dan Walikota Sukabumi ke KPU RI</t>
+          <t>Menghadiri Undangan Pembukaan Musyda DPD Partai Demokrat Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>KPU RI</t>
+          <t>Trans Convention center Trans Luxury Hotel Bandung</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>BATIK</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>19 January 2026- 14:00</t>
+          <t>24 August 2026- 19:00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>19 January 2026- 16:00</t>
+          <t>24 August 2026- 22:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>269</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aneu Nursifah</t>
+          <t>UMMI WAHYUNI</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>ANGGOTA KPU</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Rakor Divisi Hukum dan Pengawasan bersama KPU Kab/Kota mengundang Ketua dan Anggota KPU Jabar</t>
+          <t>Menerima Kunjungan Kerja BPK RI </t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Ruang Rapat Pleno dan Zoom Meeting</t>
+          <t>Ruang VIP KPU Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>BATIK</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>22 January 2026- 10:00</t>
+          <t>24 August 2026- 13:00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>22 January 2026- 14:00</t>
+          <t>24 August 2026- 15:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>268</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hedi Ardia</t>
+          <t>ANEU NURSIFAH</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>ANGGOTA KPU</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>Parmas Insight Chapter #13</t>
+          <t>Mengikuti Bimbingan Teknis dan Pengisian Kertas Kerja Maturitas SPIP dengan KPU RI</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Zoom Meeting</t>
+          <t>Ruang Rapat Pleno / Zoom Meeting</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>BATIK</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>21 January 2026- 10:00</t>
+          <t>24 August 2026- 09:00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>21 January 2026- 12:00</t>
+          <t>24 August 2026- 12:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>267</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Sapi&amp;#39;I</t>
+          <t>Ketua dan Anggota</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Kunjungan ke KPU Kota Bogor</t>
+          <t>Fun Hiking KPU Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>KPU Kota Bogor</t>
+          <t>Ciwangun Indah Camp Kabupaten Bandung Barat</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>OLAH RAGA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>19 January 2026- 08:00</t>
+          <t>20 August 2026- 07:30</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>19 January 2026- 15:00</t>
+          <t>20 August 2026- 16:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>266</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Sapi&amp;#39;I</t>
+          <t>AHMAD NUR HIDAYAT</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Rakor Persiapan IHT Dua Mingguan Divisi SDM bersama Ketua dan Anggota KPU Jabar, Sekretaris KPU Jabar, dan Ketua dan Anggota, Sekretaris KPU Kab/Kota</t>
+          <t>Menghadiri Undangan Rapat Paripurna DPRD Jawa Barat dalam rangka Memperingati Hari Jadi ke 81 Provinsi Jawa Barat Tahun 2026</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Ruang Rapat Pleno dan Zoom Meeting</t>
+          <t>Halaman Gedung Sate Bandung</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>BATIK</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>20 January 2026- 10:00</t>
+          <t>19 August 2026- 19:00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>20 January 2026- 12:00</t>
+          <t>19 August 2026- 22:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>265</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Nur Hidayat</t>
+          <t>Ketua dan Anggota</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>KETUA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Rakor Pelaksanaan Program, Kegiatan, dan Anggaran KPU Kabupaten Karawang Tahun 2026</t>
+          <t>Mengikuti Kegiatan Internalisasi Nilai Nilai Kode Etik dan Pedoman Perilaku Penyelenggara Pemilu  yang diselenggarakan oleh DKPP RI</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Wisata Alam Kaliwungu, Ds. Sirnabaya, Kec. Telukjambe Timur, Karawang</t>
+          <t>Ballroom Ibis Trans Studio Bandung</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>BATIK</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>15 January 2026- 10:00</t>
+          <t>19 August 2026- 08:00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>15 January 2026- 14:00</t>
+          <t>19 August 2026- 17:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>264</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aneu Nursifah</t>
+          <t>Ketua dan Anggota</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Rakor SPIP bersama Ketua dan Anggota KPU Jabar, Pejabat Struktural, dan anggota SPIP</t>
+          <t>Mengikuti Perlombaan dalam rangka memeriahkan Hari Uang Tahun ke 81 Kemerdekaan Republik Indonesia Tahun 2026 </t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>Ruang Rapat Pleno dan Zoom Meeting</t>
+          <t>Halaman Kantor KPU Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>OLAH RAGA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>15 January 2026- 11:00</t>
+          <t>17 August 2026- 09:30</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>15 January 2026- 14:00</t>
+          <t>17 August 2026- 16:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>263</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hedi Ardia</t>
+          <t>Ketua dan Anggota</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Parmas Insight Chapter #12</t>
+          <t>Mengikuti Upacara Peringatan Hari Uang Tahun ke 81 Kemerdekaan Republik Indonesia Tahun 2026</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>Zoom Meeting</t>
+          <t>Halaman Kantor KPU Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>BATIK</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14 January 2026- 10:00</t>
+          <t>17 August 2026- 07:00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>14 January 2026- 12:00</t>
+          <t>17 August 2026- 09:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>262</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Nur Hidayat</t>
+          <t>AHMAD NUR HIDAYAT</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>KETUA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Panggilan Sidang DKPP RI dengan Anggota KPU Jabar</t>
+          <t>Menghadiri Undangan Rapat Paripurna DPRD Jawa Barat dalam rangka Mendengarkan Pidato Kenegaraan Presiden Republik Indonesia dalam Rangkaian Hari Ulang Tahun ke 81 Kemerdekaan Republik Indonesia Tahun 2026</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Bawaslu Kabupaten Bogor</t>
+          <t>Ruang Rapat Paripurna DPRD Jawa Barat</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>BATIK</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>13 January 2026- 12:00</t>
+          <t>14 August 2026- 09:00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>14 January 2026- 14:00</t>
+          <t>14 August 2026- 12:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>261</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ahmad Nur Hidayat</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>KETUA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Rapat Pleno Rutin dengan Anggota dan Pejabat Struktural</t>
+          <t>Menghadiri Pelantikan Pengurus AMS dan Menjadi Narasumber Pendidikan Pemilih Berkelanjutan</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Ruang Rapat Pleno dan Zoom Meeting</t>
+          <t>Grand Asrilia Hotel Convention &amp; Restaurant</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>BATIK</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>12 January 2026- 11:00</t>
+          <t>14 August 2026- 17:00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>12 January 2026- 13:00</t>
+          <t>14 August 2026- 19:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>260</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ummi Wahyuni</t>
+          <t>AHMAD NUR HIDAYAT</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Persiapan Rapat Pleno Terbuka Rekapitulasi PDPB Tingkat Nasional Tahun 2025</t>
+          <t>Mengikuti Kegiatan Webinar Series III Tata Kelola Keuangan Umum dan Logistik “Transformasi Tata Kelola KPU Jawa Barat : Mewujudkan Organisasi yang Adaftif dan Profesional&amp;#34;</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>Hotel Le Meridien, Jakarta</t>
+          <t>Ruang Pleno KPU Provinsi Jawa Barat/ Zoom Meeting</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BATIK</t>
+          <t>BEBAS RAPIH</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>16 December 2025- 14:00</t>
+          <t>14 August 2026- 13:00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>18 December 2025- 12:00</t>
+          <t>14 August 2026- 16:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>259</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Nur Hidayat</t>
+          <t>ANEU NURSIFAH</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>KETUA</t>
+          <t>ANGGOTA KPU</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>In House Training Penataan, Pemberkasan dan Pengelolaan Arsip Pemilu dan Pemilihan Tahun 2024 KPU Kab. Bogor</t>
+          <t>Melaksanakan Program Membahas Hukum JDIH KPU Provinsi Jawa Barat Seri ke 26</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Zoom Meeting</t>
+          <t>Ruang Pleno KPU Provinsi Jawa Barat/ Zoom Meeting</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BATIK</t>
+          <t>BEBAS RAPIH</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>16 December 2025- 13:30</t>
+          <t>13 August 2026- 09:00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>16 December 2025- 17:00</t>
+          <t>13 August 2026- 12:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>258</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Nur Hidayat</t>
+          <t>HEDI ARDIA</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>KETUA</t>
+          <t>ANGGOTA KPU</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Seminar Nasional kerjasama DKPP RI dan UNPAS</t>
+          <t>Melaksanakan Kegiatan Sosialisasi dan Pendidikan Pemilih Berkelanjutan dengan Pemilih Rentan/ Marginal Bersama Perempuan Kepala Keluarga</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Aula UNPAS Taman Sari, Bandung</t>
+          <t>Cileles Kabupaten Sumedang</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BATIK</t>
+          <t>BEBAS RAPIH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>16 December 2025- 09:00</t>
+          <t>13 August 2026- 09:00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>16 December 2025- 12:30</t>
+          <t>13 August 2026- 13:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>257</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Aneu Nursifah</t>
+          <t>KETUA dan ANGGOTA</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Rakor Hasil Evaluasi Kartu Kendali SPIP dan Bimtek Pengisian Kartu Kendali SPIP</t>
+          <t>Mengikuti Rapat Koordinasi Pasca Penetapan Rekapitulasi PDPB Semester 1 Tahun 2026</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Ruang Rapat Inspektorat Utama KPU</t>
+          <t>Ballroom Setia Permana KPU Provinsi Jawa Barat/Zoom Meeting</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BATIK</t>
+          <t>BEBAS RAPIH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>15 December 2025- 12:00</t>
+          <t>13 August 2026- 13:30</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>16 December 2025- 16:00</t>
+          <t>13 August 2026- 17:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>256</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hedi Ardia</t>
+          <t>KETUA dan ANGGOTA</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Parmas Insight Chapter #9</t>
+          <t>Mengikuti Rapat Sinkronisasi Pelaksanaan Penggantian Antar Waktu (PAW) Anggota DPRD Provinsi dan DPRD Kabupaten/ Kota </t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Zoom Meeting</t>
+          <t>Ballroom Setia Permana KPU Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BEBAS RAPIH</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10 December 2025- 09:30</t>
+          <t>12 August 2026- 09:00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>10 December 2025- 13:00</t>
+          <t>12 August 2026- 16:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>255</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aneu Nursifah</t>
+          <t>KETUA, ANGGOTA, Sekretaris dan Pejabat Struktural</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ANGGOTA KPU</t>
+          <t>KETUA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Rapat Koordinasi dalam rangka Evaluasi Hasil Pengawasan atas Pengelolaan Keuangan Pilkada 2024 pada wilayah Daerah Otonomi Baru (DOB) dan Percepatan Tindak Lanjut Hasil Pemeriksaan BPK serta Strategi Meningkatkan Hasil Evaluasi Maturitas SPIP Tahun 2025</t>
+          <t>Rapat Pleno Pimpinan KPU Provinsi Jawa Barat</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Zoom Meeting</t>
+          <t>Ruang Pleno KPU Provinsi Jawa Barat/ Zoom Meeting</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BEBAS RAPIH</t>
+          <t>PDH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10 December 2025- 13:00</t>
+          <t>10 August 2026- 09:00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>12 December 2025- 12:00</t>
+          <t>10 August 2026- 12:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>